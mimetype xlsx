--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -363,51 +363,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:O86"/>
+  <dimension ref="A1:O85"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="15" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="10" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="10" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="58.300000000000004" min="15" max="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
@@ -1031,51 +1031,51 @@
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
         <v>836</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Programme de lutte contre les violences basées sur le genre en Tunisie</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D11" s="0" t="n">
         <v>436955</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F11" s="2">
         <v>44927.0</v>
       </c>
       <c r="G11" s="2">
         <v>46234.0</v>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>plus de 3 ans</t>
         </is>
       </c>
       <c r="I11" s="0" t="n">
         <v>6000000.0</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>6215000</v>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
@@ -1319,1265 +1319,1265 @@
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N15" s="0"/>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>429924</v>
+        <v>445238</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F16" s="2">
-        <v>44652.0</v>
+        <v>45108.0</v>
       </c>
       <c r="G16" s="2">
-        <v>46112.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I16" s="0" t="n">
-        <v>3500000.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="J16" s="0" t="n">
-        <v>7000204</v>
+        <v>1672688</v>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="N16" s="0"/>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>445238</v>
+        <v>355439</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F17" s="2">
-        <v>45108.0</v>
+        <v>42004.0</v>
       </c>
       <c r="G17" s="2">
-        <v>46203.0</v>
+        <v>46386.0</v>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 12 ans</t>
         </is>
       </c>
       <c r="I17" s="0" t="n">
-        <v>1499782.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="J17" s="0" t="n">
-        <v>1672688</v>
+        <v>82331000</v>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N17" s="0"/>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>355439</v>
+        <v>430183</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F18" s="2">
-        <v>42004.0</v>
+        <v>44547.0</v>
       </c>
       <c r="G18" s="2">
-        <v>46386.0</v>
+        <v>46007.0</v>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>presque 12 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I18" s="0" t="n">
-        <v>15416000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="J18" s="0" t="n">
-        <v>82331000</v>
+        <v>1598842</v>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>OMS - Organistation Mondiale de la Santé</t>
         </is>
       </c>
       <c r="N18" s="0"/>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Santé</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>430183</v>
+        <v>700002065</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F19" s="2">
-        <v>44547.0</v>
+        <v>45475.0</v>
       </c>
       <c r="G19" s="2">
-        <v>46007.0</v>
+        <v>46935.0</v>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I19" s="0" t="n">
-        <v>1500000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="J19" s="0" t="n">
-        <v>1598842</v>
+        <v>4630000</v>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N19" s="0"/>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>700002065</v>
+        <v>414053</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F20" s="2">
-        <v>45475.0</v>
+        <v>44743.0</v>
       </c>
       <c r="G20" s="2">
-        <v>46935.0</v>
+        <v>46326.0</v>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I20" s="0" t="n">
-        <v>4630000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J20" s="0" t="n">
-        <v>4630000</v>
+        <v>158000000</v>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N20" s="0"/>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>414053</v>
+        <v>428148</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F21" s="2">
-        <v>44743.0</v>
+        <v>44593.0</v>
       </c>
       <c r="G21" s="2">
-        <v>46326.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I21" s="0" t="n">
-        <v>2000000.0</v>
+        <v>10553971.0</v>
       </c>
       <c r="J21" s="0" t="n">
-        <v>158000000</v>
+        <v>12212290</v>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="N21" s="0"/>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>428148</v>
+        <v>421088</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F22" s="2">
-        <v>44593.0</v>
+        <v>44188.0</v>
       </c>
       <c r="G22" s="2">
-        <v>46234.0</v>
+        <v>47413.0</v>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>plus de 4 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I22" s="0" t="n">
-        <v>10553971.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="J22" s="0" t="n">
-        <v>12212290</v>
+        <v>325070000</v>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N22" s="0"/>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>421088</v>
+        <v>440504</v>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F23" s="2">
-        <v>44188.0</v>
+        <v>44958.0</v>
       </c>
       <c r="G23" s="2">
-        <v>47413.0</v>
+        <v>46783.0</v>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I23" s="0" t="n">
-        <v>22960000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="J23" s="0" t="n">
-        <v>325070000</v>
+        <v>12000000</v>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N23" s="0"/>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>440504</v>
+        <v>400818</v>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F24" s="2">
-        <v>44958.0</v>
+        <v>43466.0</v>
       </c>
       <c r="G24" s="2">
-        <v>46783.0</v>
+        <v>46005.0</v>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I24" s="0" t="n">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="J24" s="0" t="n">
-        <v>12000000</v>
+        <v>10000000</v>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="N24" s="0"/>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>400818</v>
+        <v>417915</v>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F25" s="2">
-        <v>43466.0</v>
+        <v>44211.0</v>
       </c>
       <c r="G25" s="2">
-        <v>46005.0</v>
+        <v>46339.0</v>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>presque 7 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I25" s="0" t="n">
-        <v>10000000.0</v>
+        <v>638328.0</v>
       </c>
       <c r="J25" s="0" t="n">
-        <v>10000000</v>
+        <v>797828</v>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+          <t>AMB - Area Metropolitana de Barcelona</t>
         </is>
       </c>
       <c r="N25" s="0"/>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>417915</v>
+        <v>392333</v>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F26" s="2">
-        <v>44211.0</v>
+        <v>43101.0</v>
       </c>
       <c r="G26" s="2">
-        <v>46339.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 10 ans</t>
         </is>
       </c>
       <c r="I26" s="0" t="n">
-        <v>638328.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="J26" s="0" t="n">
-        <v>797828</v>
+        <v>39500000</v>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N26" s="0"/>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>392333</v>
+        <v>420597</v>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F27" s="2">
-        <v>43101.0</v>
+        <v>44154.0</v>
       </c>
       <c r="G27" s="2">
-        <v>46934.0</v>
+        <v>47075.0</v>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>plus de 10 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I27" s="0" t="n">
-        <v>39500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="J27" s="0" t="n">
-        <v>39500000</v>
+        <v>40000000</v>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N27" s="0"/>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>420597</v>
+        <v>300099718</v>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F28" s="2">
-        <v>44154.0</v>
+        <v>45537.0</v>
       </c>
       <c r="G28" s="2">
-        <v>47075.0</v>
+        <v>46389.0</v>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I28" s="0" t="n">
-        <v>40000000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="J28" s="0" t="n">
-        <v>40000000</v>
+        <v>785000</v>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>IBF IMPACT SRL'</t>
         </is>
       </c>
       <c r="N28" s="0"/>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>300099718</v>
+        <v>433298</v>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F29" s="2">
-        <v>45537.0</v>
+        <v>44715.0</v>
       </c>
       <c r="G29" s="2">
-        <v>46389.0</v>
+        <v>46175.0</v>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I29" s="0" t="n">
-        <v>785000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="J29" s="0" t="n">
-        <v>785000</v>
+        <v>1200000</v>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>IBF IMPACT SRL'</t>
+          <t>AL BAWSALA - AL BAWSALA</t>
         </is>
       </c>
       <c r="N29" s="0"/>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>433298</v>
+        <v>410052</v>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F30" s="2">
-        <v>44715.0</v>
+        <v>43844.0</v>
       </c>
       <c r="G30" s="2">
-        <v>46175.0</v>
+        <v>46704.0</v>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I30" s="0" t="n">
-        <v>1200000.0</v>
+        <v>7250000.0</v>
       </c>
       <c r="J30" s="0" t="n">
-        <v>1200000</v>
+        <v>8328333</v>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>AL BAWSALA - AL BAWSALA</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N30" s="0"/>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>410052</v>
+        <v>451224</v>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F31" s="2">
-        <v>43844.0</v>
+        <v>45282.0</v>
       </c>
       <c r="G31" s="2">
-        <v>46704.0</v>
+        <v>46377.0</v>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I31" s="0" t="n">
-        <v>7250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="J31" s="0" t="n">
-        <v>8328333</v>
+        <v>842235</v>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="N31" s="0"/>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>451224</v>
+        <v>418579</v>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F32" s="2">
-        <v>45282.0</v>
+        <v>44057.0</v>
       </c>
       <c r="G32" s="2">
-        <v>46377.0</v>
+        <v>46247.0</v>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I32" s="0" t="n">
-        <v>800000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="J32" s="0" t="n">
-        <v>842235</v>
+        <v>78000000</v>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N32" s="0"/>
       <c r="O32" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>418579</v>
+        <v>408987</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F33" s="2">
-        <v>44057.0</v>
+        <v>43862.0</v>
       </c>
       <c r="G33" s="2">
-        <v>46247.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 6 ans</t>
         </is>
       </c>
       <c r="I33" s="0" t="n">
-        <v>78000000.0</v>
+        <v>2550546.0</v>
       </c>
       <c r="J33" s="0" t="n">
-        <v>78000000</v>
+        <v>2550546</v>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>MEDCITIES</t>
         </is>
       </c>
       <c r="N33" s="0"/>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>520</v>
+        <v>896</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>408987</v>
+        <v>456426</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F34" s="2">
-        <v>43862.0</v>
+        <v>45551.0</v>
       </c>
       <c r="G34" s="2">
-        <v>46234.0</v>
+        <v>46645.0</v>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>plus de 6 ans</t>
+          <t>presque 3 ans</t>
         </is>
       </c>
       <c r="I34" s="0" t="n">
-        <v>2550546.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J34" s="0" t="n">
-        <v>2550546</v>
+        <v>2092464</v>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES</t>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
         </is>
       </c>
       <c r="N34" s="0"/>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>896</v>
+        <v>752</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>456426</v>
+        <v>429924</v>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F35" s="2">
-        <v>45551.0</v>
+        <v>44652.0</v>
       </c>
       <c r="G35" s="2">
-        <v>46645.0</v>
+        <v>46323.0</v>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>presque 3 ans</t>
+          <t>plus de 4 ans</t>
         </is>
       </c>
       <c r="I35" s="0" t="n">
-        <v>2000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="J35" s="0" t="n">
-        <v>2092464</v>
+        <v>7000204</v>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
         </is>
       </c>
       <c r="N35" s="0"/>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
         <v>407507</v>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
@@ -3837,51 +3837,51 @@
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t>Changement climatique et énergie</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
         <v>736</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D57" s="0" t="n">
         <v>423050</v>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F57" s="2">
         <v>44385.0</v>
       </c>
       <c r="G57" s="2">
         <v>46210.0</v>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I57" s="0" t="n">
         <v>9000000.0</v>
       </c>
       <c r="J57" s="0" t="n">
         <v>9129718</v>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
@@ -3898,51 +3898,51 @@
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t>Démocratie et gouvernance</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
         <v>716</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Valoriser les potentialités touristiques, les savoir-faire et les terroirs avec le réseau Initiative Tunisie</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Initiative TN</t>
         </is>
       </c>
       <c r="D58" s="0" t="n">
         <v>421418</v>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F58" s="2">
         <v>44197.0</v>
       </c>
       <c r="G58" s="2">
         <v>46203.0</v>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="I58" s="0" t="n">
         <v>2411166.0</v>
       </c>
       <c r="J58" s="0" t="n">
         <v>2411166</v>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
@@ -4508,1205 +4508,1144 @@
       <c r="O67" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
         <v>669</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
         <v>407506</v>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F68" s="2">
         <v>43709.0</v>
       </c>
       <c r="G68" s="2">
         <v>46203.0</v>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I68" s="0" t="n">
         <v>8500000.0</v>
       </c>
       <c r="J68" s="0" t="n">
         <v>9000000</v>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>UNIDO - UNITED NATIONS INDUSTRIAL DEVELOPMENT ORGANIZATION</t>
         </is>
       </c>
       <c r="N68" s="0"/>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>404352</v>
+        <v>403150</v>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F69" s="2">
-        <v>43678.0</v>
+        <v>43420.0</v>
       </c>
       <c r="G69" s="2">
-        <v>45869.0</v>
+        <v>46721.0</v>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I69" s="0" t="n">
-        <v>6000000.0</v>
+        <v>52750000.0</v>
       </c>
       <c r="J69" s="0" t="n">
-        <v>6000000</v>
+        <v>52750000</v>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="N69" s="0"/>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>403150</v>
+        <v>700003713</v>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F70" s="2">
-        <v>43420.0</v>
+        <v>45931.0</v>
       </c>
       <c r="G70" s="2">
-        <v>46721.0</v>
+        <v>49217.0</v>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>presque 9 ans</t>
         </is>
       </c>
       <c r="I70" s="0" t="n">
-        <v>52750000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="J70" s="0" t="n">
-        <v>52750000</v>
+        <v>201520000</v>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N70" s="0"/>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>700003713</v>
+        <v>700002093</v>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F71" s="2">
-        <v>45931.0</v>
+        <v>45474.0</v>
       </c>
       <c r="G71" s="2">
-        <v>49217.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>presque 9 ans</t>
+          <t>presque 4 ans</t>
         </is>
       </c>
       <c r="I71" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J71" s="0" t="n">
-        <v>201520000</v>
+        <v>8000000</v>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N71" s="0"/>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>700002093</v>
+        <v>416672</v>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F72" s="2">
-        <v>45474.0</v>
+        <v>44186.0</v>
       </c>
       <c r="G72" s="2">
-        <v>46934.0</v>
+        <v>47046.0</v>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>presque 4 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I72" s="0" t="n">
-        <v>8000000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="J72" s="0" t="n">
-        <v>8000000</v>
+        <v>44400000</v>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="N72" s="0"/>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>416672</v>
+        <v>451233</v>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F73" s="2">
-        <v>44186.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G73" s="2">
-        <v>47046.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I73" s="0" t="n">
-        <v>44400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="J73" s="0" t="n">
-        <v>44400000</v>
+        <v>1067341</v>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="N73" s="0"/>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>451233</v>
+        <v>390746</v>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F74" s="2">
-        <v>45292.0</v>
+        <v>43096.0</v>
       </c>
       <c r="G74" s="2">
-        <v>46203.0</v>
+        <v>45961.0</v>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 8 ans</t>
         </is>
       </c>
       <c r="I74" s="0" t="n">
-        <v>800000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="J74" s="0" t="n">
-        <v>1067341</v>
+        <v>14300000</v>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N74" s="0"/>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Agriculture</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>390746</v>
+        <v>423254</v>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F75" s="2">
-        <v>43096.0</v>
+        <v>44266.0</v>
       </c>
       <c r="G75" s="2">
-        <v>45961.0</v>
+        <v>46091.0</v>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>presque 8 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I75" s="0" t="n">
-        <v>14300000.0</v>
+        <v>5298080.0</v>
       </c>
       <c r="J75" s="0" t="n">
-        <v>14300000</v>
+        <v>5298080</v>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>CFI - Canal France International</t>
         </is>
       </c>
       <c r="N75" s="0"/>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>423254</v>
+        <v>446447</v>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Terminé</t>
         </is>
       </c>
       <c r="F76" s="2">
-        <v>44266.0</v>
+        <v>45201.0</v>
       </c>
       <c r="G76" s="2">
-        <v>46091.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 2 ans</t>
         </is>
       </c>
       <c r="I76" s="0" t="n">
-        <v>5298080.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="J76" s="0" t="n">
-        <v>5298080</v>
+        <v>1000000</v>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>CFI - Canal France International</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="N76" s="0"/>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>446447</v>
+        <v>447367</v>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F77" s="2">
-        <v>45201.0</v>
+        <v>45280.0</v>
       </c>
       <c r="G77" s="2">
-        <v>46113.0</v>
+        <v>47471.0</v>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>plus de 2 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I77" s="0" t="n">
-        <v>1000000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="J77" s="0" t="n">
-        <v>1000000</v>
+        <v>80560000</v>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="N77" s="0"/>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>447367</v>
+        <v>411533</v>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F78" s="2">
-        <v>45280.0</v>
+        <v>43831.0</v>
       </c>
       <c r="G78" s="2">
-        <v>47471.0</v>
+        <v>46873.0</v>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>plus de 8 ans</t>
         </is>
       </c>
       <c r="I78" s="0" t="n">
-        <v>25560000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="J78" s="0" t="n">
-        <v>80560000</v>
+        <v>55000000</v>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="N78" s="0"/>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>411533</v>
+        <v>451101</v>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F79" s="2">
-        <v>43831.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G79" s="2">
-        <v>46873.0</v>
+        <v>47483.0</v>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>plus de 8 ans</t>
+          <t>presque 6 ans</t>
         </is>
       </c>
       <c r="I79" s="0" t="n">
-        <v>55000000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="J79" s="0" t="n">
-        <v>55000000</v>
+        <v>30100000</v>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="N79" s="0"/>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>451101</v>
+        <v>433176</v>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F80" s="2">
-        <v>45292.0</v>
+        <v>44708.0</v>
       </c>
       <c r="G80" s="2">
-        <v>47483.0</v>
+        <v>46540.0</v>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>presque 6 ans</t>
+          <t>environ 5 ans</t>
         </is>
       </c>
       <c r="I80" s="0" t="n">
-        <v>26600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="J80" s="0" t="n">
-        <v>30100000</v>
+        <v>4000000</v>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="N80" s="0"/>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>433176</v>
+        <v>421101</v>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>En cours</t>
+          <t>Terminé</t>
         </is>
       </c>
       <c r="F81" s="2">
-        <v>44708.0</v>
+        <v>44256.0</v>
       </c>
       <c r="G81" s="2">
-        <v>46540.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>environ 5 ans</t>
+          <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I81" s="0" t="n">
-        <v>4000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="J81" s="0" t="n">
-        <v>4000000</v>
+        <v>9111111</v>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
         </is>
       </c>
       <c r="N81" s="0"/>
       <c r="O81" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>421101</v>
+        <v>449715</v>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Terminé</t>
+          <t>En cours</t>
         </is>
       </c>
       <c r="F82" s="2">
-        <v>44256.0</v>
+        <v>45299.0</v>
       </c>
       <c r="G82" s="2">
-        <v>46081.0</v>
+        <v>47125.0</v>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>presque 5 ans</t>
         </is>
       </c>
       <c r="I82" s="0" t="n">
-        <v>8200000.0</v>
+        <v>2362750.0</v>
       </c>
       <c r="J82" s="0" t="n">
-        <v>9111111</v>
+        <v>2362750</v>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
+          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="N82" s="0"/>
       <c r="O82" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>449715</v>
+        <v>390535</v>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F83" s="2">
-        <v>45299.0</v>
+        <v>43070.0</v>
       </c>
       <c r="G83" s="2">
-        <v>47125.0</v>
+        <v>46387.0</v>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>environ 9 ans</t>
         </is>
       </c>
       <c r="I83" s="0" t="n">
-        <v>2362750.0</v>
+        <v>11675000.0</v>
       </c>
       <c r="J83" s="0" t="n">
-        <v>2362750</v>
+        <v>18175000</v>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="N83" s="0"/>
       <c r="O83" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>390535</v>
+        <v>403670</v>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F84" s="2">
-        <v>43070.0</v>
+        <v>43455.0</v>
       </c>
       <c r="G84" s="2">
-        <v>46387.0</v>
+        <v>47299.0</v>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>environ 9 ans</t>
+          <t>plus de 10 ans</t>
         </is>
       </c>
       <c r="I84" s="0" t="n">
-        <v>11675000.0</v>
+        <v>30690000.0</v>
       </c>
       <c r="J84" s="0" t="n">
-        <v>18175000</v>
+        <v>30690000</v>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="N84" s="0"/>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>403670</v>
+        <v>429330</v>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F85" s="2">
-        <v>43455.0</v>
+        <v>44928.0</v>
       </c>
       <c r="G85" s="2">
-        <v>47299.0</v>
+        <v>47484.0</v>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>plus de 10 ans</t>
+          <t>presque 7 ans</t>
         </is>
       </c>
       <c r="I85" s="0" t="n">
-        <v>30690000.0</v>
+        <v>15560000.0</v>
       </c>
       <c r="J85" s="0" t="n">
-        <v>30690000</v>
+        <v>38560000</v>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="N85" s="0"/>
       <c r="O85" s="0" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="O86" s="0" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:R86"/>
+  <dimension ref="A1:R85"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="30" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="30" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="30" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="30" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="30" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="30" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="30" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="30" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="30" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -7042,155 +6981,155 @@
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne (2961538.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
+          <t>RSF - Association Reporters Sans Frontieres</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>ISETN - L’Institut Supérieur des Etudes Technologiques de Nabeul</t>
+          <t/>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>AL Nabeul - La Commune de NABEUL</t>
+          <t/>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione (3500204.0 EUR - don)</t>
+          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7206,81 +7145,81 @@
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>RSF - Association Reporters Sans Frontieres (172906.0 EUR - don)</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (21800000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="R17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GVT Tun - République Tunisienne (5115000.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>OMS - Organistation Mondiale de la Santé</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7296,86 +7235,86 @@
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (21800000.0 EUR - pret)</t>
+          <t>OMS - Organistation Mondiale de la Santé (98842.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="R18" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (5115000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé</t>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7386,86 +7325,86 @@
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>OMS - Organistation Mondiale de la Santé (98842.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>OECD - ORGANISATION FOR ECONOMIC CO-OPERATION AND DEVELOPMENT</t>
+          <t/>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7476,86 +7415,86 @@
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="R20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GIZ - Coopération Allemande</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7566,86 +7505,86 @@
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (76000000.0 EUR - pret)</t>
+          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement (80000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t/>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7656,81 +7595,81 @@
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
-          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7746,81 +7685,81 @@
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (302110000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7852,65 +7791,65 @@
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>ATFP - AGENCE TUNISIENNE DE FORMATION PROFESSIONNELLE</t>
+          <t>AMB - Area Metropolitana de Barcelona</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
@@ -7926,81 +7865,81 @@
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MEDCITIES (42900.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMB - Area Metropolitana de Barcelona (116600.0 EUR - don)</t>
         </is>
       </c>
       <c r="R25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8016,81 +7955,81 @@
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES (42900.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
-          <t>AMB - Area Metropolitana de Barcelona (116600.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8122,65 +8061,65 @@
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>IBF IMPACT SRL'</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8212,65 +8151,65 @@
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>IBF IMPACT SRL'</t>
+          <t>AL BAWSALA - AL BAWSALA</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8302,65 +8241,65 @@
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>AL BAWSALA - AL BAWSALA</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8376,81 +8315,81 @@
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (1078333.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8466,81 +8405,81 @@
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (1078333.0 EUR - don)</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8556,81 +8495,81 @@
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>MEDCITIES</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8662,65 +8601,65 @@
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>520</v>
+        <v>896</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>MEDCITIES</t>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
@@ -8736,141 +8675,141 @@
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME (92464.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>896</v>
+        <v>752</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ISETN - L’Institut Supérieur des Etudes Technologiques de Nabeul</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AL Nabeul - La Commune de NABEUL</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME (92464.0 EUR - don)</t>
+          <t>ICU - Istituto per la Cooperazione Universitaria Onlus Associazione (3500204.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>TW</t>
@@ -11812,65 +11751,65 @@
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
           <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo (500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>FAO - THE FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</t>
+          <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11902,65 +11841,65 @@
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
@@ -11976,81 +11915,81 @@
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12066,81 +12005,81 @@
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12172,65 +12111,65 @@
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>AICS IT - Agenzia Italiana per la Cooperazione Allo Sviluppo</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12246,81 +12185,81 @@
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>LI - Leaders International (267341.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12336,81 +12275,81 @@
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
-          <t>LI - Leaders International (267341.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>CFI - Canal France International</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12442,65 +12381,65 @@
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>CFI - Canal France International</t>
+          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12532,65 +12471,65 @@
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12606,81 +12545,81 @@
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
         </is>
       </c>
       <c r="R77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12696,81 +12635,81 @@
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
-          <t>GVT Tun - République Tunisienne (15000000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q78" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK (40000000.0 EUR - pret)</t>
+          <t/>
         </is>
       </c>
       <c r="R78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>CPSCL - CAISSE DES PRETS ET DE SOUTIEN DES COLLECTIVITES LOCALES</t>
+          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12786,81 +12725,81 @@
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund</t>
+          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12876,81 +12815,81 @@
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
-          <t>UNICEF - United Nations of International Children's Emergency Fund (3500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>BIRD - INTERNATIONAL BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
@@ -12966,81 +12905,81 @@
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>OXF NOVIB - STICHTING OXFAM NOVIB (751111.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ASF - AVOCATS SANS FRONTIERES - BELGIQUEASBL (160000.0 EUR - don)</t>
         </is>
       </c>
       <c r="R81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB</t>
+          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13056,81 +12995,81 @@
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
-          <t>OXF NOVIB - STICHTING OXFAM NOVIB (751111.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q82" s="0" t="inlineStr">
         <is>
-          <t>ASF - AVOCATS SANS FRONTIERES - BELGIQUEASBL (160000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="R82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>IIMC - INTEGRATION INTERNATIONAL MANAGEMENT CONSULTANTS GMBH</t>
+          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13146,86 +13085,86 @@
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>ILO - INTERNATIONAL LABOUR ORGANIZATION</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13236,86 +13175,86 @@
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
-          <t>DDC-Bureau de la Coopération Suisse (6500000.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
       <c r="Q84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>AFD - Agence Française de Développement</t>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t/>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t/>
@@ -13326,169 +13265,79 @@
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>KFW - KREDITANSTALT FUR WIEDERAUFBAU (23000000.0 EUR - don)</t>
         </is>
       </c>
       <c r="Q85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R85" s="0" t="inlineStr">
-        <is>
-[...88 lines deleted...]
-      <c r="R86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:G86"/>
+  <dimension ref="A1:G85"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="30" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="15" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="34.65" min="7" max="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
         </is>
       </c>
@@ -13904,625 +13753,625 @@
           <t>Contribution financière à la participation de la Tunisie au programme Horizon Europe</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F15" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F16" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F17" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F18" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Santé</t>
+          <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F19" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Démocratie et gouvernance</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F20" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F21" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F22" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Changement climatique et énergie</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F23" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F24" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F25" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F26" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F27" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F28" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F29" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F30" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F31" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F32" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F33" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>520</v>
+        <v>896</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F34" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>896</v>
+        <v>752</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Changement climatique et énergie</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F35" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
@@ -15441,585 +15290,556 @@
           <t>Renforcement des chaînes de valeurs dans les domaines de l'artisanat et du design</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F68" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F69" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F70" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F71" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Développement économique et appui au secteur privé</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F72" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F73" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F74" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Agriculture</t>
+          <t>Médias &amp; Culture</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F75" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Médias &amp; Culture</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F76" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F77" s="0" t="n">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="G77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F78" s="0" t="n">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="G78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Education, recherche, innovation</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F79" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>Education, recherche, innovation</t>
+          <t>Emploi et formation professionnelle</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F80" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>Emploi et formation professionnelle</t>
+          <t>Droits humains et société civile</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F81" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>Droits humains et société civile</t>
+          <t>Environnement, développement durable et eau</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F82" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Environnement, développement durable et eau</t>
+          <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F83" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Développement régional et local</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F84" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Développement régional et local</t>
+          <t>Agriculture</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F85" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G85" s="0"/>
-    </row>
-[...27 lines deleted...]
-      <c r="G86" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:J172"/>
+  <dimension ref="A1:J171"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="30" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="30" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="30" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="15" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="10" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="18.15" min="10" max="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
@@ -17347,1539 +17167,1539 @@
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E38" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E38" s="0"/>
+      <c r="F38" s="0"/>
       <c r="G38" s="0"/>
-      <c r="H38" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H38" s="0"/>
+      <c r="I38" s="0"/>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
-      <c r="H39" s="0"/>
-      <c r="I39" s="0"/>
+      <c r="H39" s="0" t="n">
+        <v>37.186994</v>
+      </c>
+      <c r="I39" s="0" t="n">
+        <v>9.857577</v>
+      </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
         <v>577</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E40" s="0"/>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Bizerte</t>
+        </is>
+      </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0" t="n">
-        <v>37.186994</v>
+        <v>37.079</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>9.857577</v>
+        <v>9.617186</v>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
-      <c r="H41" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H41" s="0"/>
+      <c r="I41" s="0"/>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E43" s="0"/>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
-      <c r="H43" s="0"/>
-      <c r="I43" s="0"/>
+      <c r="H43" s="0" t="n">
+        <v>34.866</v>
+      </c>
+      <c r="I43" s="0" t="n">
+        <v>9.550143</v>
+      </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
         <v>758</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0" t="n">
-        <v>34.866</v>
+        <v>34.402</v>
       </c>
       <c r="I44" s="0" t="n">
-        <v>9.550143</v>
+        <v>8.771458</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E45" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
-      <c r="H45" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H45" s="0"/>
+      <c r="I45" s="0"/>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
-      <c r="H48" s="0"/>
-      <c r="I48" s="0"/>
+      <c r="H48" s="0" t="n">
+        <v>36.812791</v>
+      </c>
+      <c r="I48" s="0" t="n">
+        <v>10.180912</v>
+      </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E49" s="0"/>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0" t="n">
-        <v>36.812791</v>
+        <v>36.634</v>
       </c>
       <c r="I49" s="0" t="n">
-        <v>10.180912</v>
+        <v>8.702096</v>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Sfax</t>
         </is>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0" t="n">
-        <v>36.634</v>
+        <v>34.768</v>
       </c>
       <c r="I50" s="0" t="n">
-        <v>8.702096</v>
+        <v>10.381668</v>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Sfax</t>
+          <t>Gabes</t>
         </is>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0" t="n">
-        <v>34.768</v>
+        <v>33.781</v>
       </c>
       <c r="I51" s="0" t="n">
-        <v>10.381668</v>
+        <v>9.793114</v>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Gabes</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0" t="n">
-        <v>33.781</v>
+        <v>34.402</v>
       </c>
       <c r="I52" s="0" t="n">
-        <v>9.793114</v>
+        <v>8.771458</v>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Mednine</t>
         </is>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0" t="n">
-        <v>34.402</v>
+        <v>33.146</v>
       </c>
       <c r="I53" s="0" t="n">
-        <v>8.771458</v>
+        <v>10.882384</v>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Mednine</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0" t="n">
-        <v>33.146</v>
+        <v>35.218</v>
       </c>
       <c r="I54" s="0" t="n">
-        <v>10.882384</v>
+        <v>8.753083</v>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Sidi Bouzid</t>
         </is>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0" t="n">
-        <v>35.218</v>
+        <v>34.866</v>
       </c>
       <c r="I55" s="0" t="n">
-        <v>8.753083</v>
+        <v>9.550143</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
         <v>515</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>IRADA</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Bizerte</t>
         </is>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0" t="n">
-        <v>34.866</v>
+        <v>37.079</v>
       </c>
       <c r="I56" s="0" t="n">
-        <v>9.550143</v>
+        <v>9.617186</v>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E57" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0" t="n">
-        <v>37.079</v>
+        <v>33.886021210455</v>
       </c>
       <c r="I57" s="0" t="n">
-        <v>9.617186</v>
+        <v>10.0991821289063</v>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
         <v>728</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E58" s="0"/>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Gabes</t>
+        </is>
+      </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0" t="n">
-        <v>33.886021210455</v>
+        <v>33.781</v>
       </c>
       <c r="I58" s="0" t="n">
-        <v>10.0991821289063</v>
+        <v>9.793114</v>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Gabes</t>
-[...2 lines deleted...]
-      <c r="F59" s="0"/>
+          <t>Gafsa</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Gafsa</t>
+        </is>
+      </c>
       <c r="G59" s="0"/>
       <c r="H59" s="0" t="n">
-        <v>33.781</v>
+        <v>34.504568</v>
       </c>
       <c r="I59" s="0" t="n">
-        <v>9.793114</v>
+        <v>8.747416</v>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Jendouba</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Jendouba</t>
         </is>
       </c>
       <c r="G60" s="0"/>
       <c r="H60" s="0" t="n">
-        <v>34.504568</v>
+        <v>36.512305</v>
       </c>
       <c r="I60" s="0" t="n">
-        <v>8.747416</v>
+        <v>8.716516</v>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="G61" s="0"/>
       <c r="H61" s="0" t="n">
-        <v>36.512305</v>
+        <v>35.080484</v>
       </c>
       <c r="I61" s="0" t="n">
-        <v>8.716516</v>
+        <v>8.701984</v>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Kebili</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Kebeli</t>
         </is>
       </c>
       <c r="G62" s="0"/>
       <c r="H62" s="0" t="n">
-        <v>35.080484</v>
+        <v>33.821893</v>
       </c>
       <c r="I62" s="0" t="n">
-        <v>8.701984</v>
+        <v>9.142861</v>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kebili</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Kebeli</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="G63" s="0"/>
       <c r="H63" s="0" t="n">
-        <v>33.821893</v>
+        <v>32.785777</v>
       </c>
       <c r="I63" s="0" t="n">
-        <v>9.142861</v>
+        <v>10.183415</v>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
         <v>497</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E64" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E64" s="0"/>
+      <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0" t="n">
-        <v>32.785777</v>
+        <v>36.834032</v>
       </c>
       <c r="I64" s="0" t="n">
-        <v>10.183415</v>
+        <v>10.242696</v>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
-      <c r="H65" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H65" s="0"/>
+      <c r="I65" s="0"/>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E69" s="0"/>
-      <c r="F69" s="0"/>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>Tunis</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>Tunis</t>
+        </is>
+      </c>
       <c r="G69" s="0"/>
-      <c r="H69" s="0"/>
-      <c r="I69" s="0"/>
+      <c r="H69" s="0" t="n">
+        <v>36.803739</v>
+      </c>
+      <c r="I69" s="0" t="n">
+        <v>10.165312</v>
+      </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Tunis</t>
+          <t>Ben Arous</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Tunis</t>
+          <t>Ben Arous</t>
         </is>
       </c>
       <c r="G70" s="0"/>
       <c r="H70" s="0" t="n">
-        <v>36.803739</v>
+        <v>36.743445</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>10.165312</v>
+        <v>10.238308</v>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Ben Arous</t>
+          <t>Ariana</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Ben Arous</t>
+          <t>Ariana</t>
         </is>
       </c>
       <c r="G71" s="0"/>
       <c r="H71" s="0" t="n">
-        <v>36.743445</v>
+        <v>36.864048</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>10.238308</v>
+        <v>10.1691</v>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Ariana</t>
+          <t>Nabeul</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Ariana</t>
+          <t>Nabeul</t>
         </is>
       </c>
       <c r="G72" s="0"/>
       <c r="H72" s="0" t="n">
-        <v>36.864048</v>
+        <v>36.479137</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>10.1691</v>
+        <v>10.68019</v>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
+          <t>Zaghouan</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Nabeul</t>
+          <t>Zaghouan</t>
         </is>
       </c>
       <c r="G73" s="0"/>
       <c r="H73" s="0" t="n">
-        <v>36.479137</v>
+        <v>36.415077</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>10.68019</v>
+        <v>10.180743</v>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
         <v>852</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Zaghouan</t>
+          <t>Sousse</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Zaghouan</t>
+          <t>Sousse</t>
         </is>
       </c>
       <c r="G74" s="0"/>
       <c r="H74" s="0" t="n">
-        <v>36.415077</v>
+        <v>35.818889</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>10.180743</v>
+        <v>10.629442</v>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E75" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E75" s="0"/>
+      <c r="F75" s="0"/>
       <c r="G75" s="0"/>
-      <c r="H75" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H75" s="0"/>
+      <c r="I75" s="0"/>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
-      <c r="H76" s="0"/>
-      <c r="I76" s="0"/>
+      <c r="H76" s="0" t="n">
+        <v>36.810291</v>
+      </c>
+      <c r="I76" s="0" t="n">
+        <v>10.169607</v>
+      </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
         <v>520</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E77" s="0"/>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>Tunis</t>
+        </is>
+      </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0" t="n">
-        <v>36.810291</v>
+        <v>36.801</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>10.169607</v>
+        <v>10.178544</v>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>520</v>
+        <v>752</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Tunis</t>
-[...2 lines deleted...]
-      <c r="F78" s="0"/>
+          <t>Nabeul</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>Nabeul</t>
+        </is>
+      </c>
       <c r="G78" s="0"/>
       <c r="H78" s="0" t="n">
-        <v>36.801</v>
+        <v>36.479137</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>10.178544</v>
+        <v>10.68019</v>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
@@ -20847,1409 +20667,1379 @@
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E135" s="0"/>
       <c r="F135" s="0"/>
       <c r="G135" s="0"/>
       <c r="H135" s="0"/>
       <c r="I135" s="0"/>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E136" s="0"/>
       <c r="F136" s="0"/>
       <c r="G136" s="0"/>
       <c r="H136" s="0"/>
       <c r="I136" s="0"/>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>642</v>
+        <v>915</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E137" s="0"/>
       <c r="F137" s="0"/>
       <c r="G137" s="0"/>
       <c r="H137" s="0"/>
       <c r="I137" s="0"/>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E138" s="0"/>
       <c r="F138" s="0"/>
       <c r="G138" s="0"/>
       <c r="H138" s="0"/>
       <c r="I138" s="0"/>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E139" s="0"/>
       <c r="F139" s="0"/>
       <c r="G139" s="0"/>
       <c r="H139" s="0"/>
       <c r="I139" s="0"/>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E140" s="0"/>
       <c r="F140" s="0"/>
       <c r="G140" s="0"/>
       <c r="H140" s="0"/>
       <c r="I140" s="0"/>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E141" s="0"/>
       <c r="F141" s="0"/>
       <c r="G141" s="0"/>
       <c r="H141" s="0"/>
       <c r="I141" s="0"/>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E142" s="0"/>
       <c r="F142" s="0"/>
       <c r="G142" s="0"/>
       <c r="H142" s="0"/>
       <c r="I142" s="0"/>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E143" s="0"/>
       <c r="F143" s="0"/>
       <c r="G143" s="0"/>
       <c r="H143" s="0"/>
       <c r="I143" s="0"/>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E144" s="0"/>
       <c r="F144" s="0"/>
       <c r="G144" s="0"/>
       <c r="H144" s="0"/>
       <c r="I144" s="0"/>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E145" s="0"/>
       <c r="F145" s="0"/>
       <c r="G145" s="0"/>
       <c r="H145" s="0"/>
       <c r="I145" s="0"/>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E146" s="0"/>
       <c r="F146" s="0"/>
       <c r="G146" s="0"/>
       <c r="H146" s="0"/>
       <c r="I146" s="0"/>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E147" s="0"/>
       <c r="F147" s="0"/>
       <c r="G147" s="0"/>
       <c r="H147" s="0"/>
       <c r="I147" s="0"/>
       <c r="J147" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E148" s="0"/>
       <c r="F148" s="0"/>
       <c r="G148" s="0"/>
       <c r="H148" s="0"/>
       <c r="I148" s="0"/>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E149" s="0"/>
-      <c r="F149" s="0"/>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>Jendouba</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>Jaouaouada</t>
+        </is>
+      </c>
       <c r="G149" s="0"/>
-      <c r="H149" s="0"/>
-      <c r="I149" s="0"/>
+      <c r="H149" s="0" t="n">
+        <v>36.640377</v>
+      </c>
+      <c r="I149" s="0" t="n">
+        <v>8.538513</v>
+      </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>Jendouba</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Jaouaouada</t>
+          <t>El Galaa El Mâaden Forgassen</t>
         </is>
       </c>
       <c r="G150" s="0"/>
       <c r="H150" s="0" t="n">
-        <v>36.640377</v>
+        <v>36.56316</v>
       </c>
       <c r="I150" s="0" t="n">
-        <v>8.538513</v>
+        <v>8.437853</v>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>Jendouba</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>El Galaa El Mâaden Forgassen</t>
+          <t>Balta Bou Aouane</t>
         </is>
       </c>
       <c r="G151" s="0"/>
       <c r="H151" s="0" t="n">
-        <v>36.56316</v>
+        <v>36.691889</v>
       </c>
       <c r="I151" s="0" t="n">
-        <v>8.437853</v>
+        <v>8.911361</v>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Balta Bou Aouane</t>
+          <t>Gafsa</t>
         </is>
       </c>
       <c r="G152" s="0"/>
       <c r="H152" s="0" t="n">
-        <v>36.691889</v>
+        <v>34.504568</v>
       </c>
       <c r="I152" s="0" t="n">
-        <v>8.911361</v>
+        <v>8.747416</v>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Sanouche</t>
         </is>
       </c>
       <c r="G153" s="0"/>
       <c r="H153" s="0" t="n">
-        <v>34.504568</v>
+        <v>34.482281</v>
       </c>
       <c r="I153" s="0" t="n">
-        <v>8.747416</v>
+        <v>9.090874</v>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Sanouche</t>
+          <t>Sned</t>
         </is>
       </c>
       <c r="G154" s="0"/>
       <c r="H154" s="0" t="n">
-        <v>34.482281</v>
+        <v>34.567472</v>
       </c>
       <c r="I154" s="0" t="n">
-        <v>9.090874</v>
+        <v>9.203776</v>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Sned</t>
+          <t>Sidi Aïch</t>
         </is>
       </c>
       <c r="G155" s="0"/>
       <c r="H155" s="0" t="n">
-        <v>34.567472</v>
+        <v>34.685083</v>
       </c>
       <c r="I155" s="0" t="n">
-        <v>9.203776</v>
+        <v>8.827096</v>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>Gafsa</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Sidi Aïch</t>
+          <t>Sidi Boubaker</t>
         </is>
       </c>
       <c r="G156" s="0"/>
       <c r="H156" s="0" t="n">
-        <v>34.685083</v>
+        <v>34.665539</v>
       </c>
       <c r="I156" s="0" t="n">
-        <v>8.827096</v>
+        <v>8.382543</v>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Gafsa</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Sidi Boubaker</t>
+          <t>Bouzguam</t>
         </is>
       </c>
       <c r="G157" s="0"/>
       <c r="H157" s="0" t="n">
-        <v>34.665539</v>
+        <v>35.168832</v>
       </c>
       <c r="I157" s="0" t="n">
-        <v>8.382543</v>
+        <v>8.871898</v>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>Kasserine</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Bouzguam</t>
+          <t>Ech-Charaya Machrek Ech-Chams</t>
         </is>
       </c>
       <c r="G158" s="0"/>
       <c r="H158" s="0" t="n">
-        <v>35.168832</v>
+        <v>35.336231</v>
       </c>
       <c r="I158" s="0" t="n">
-        <v>8.871898</v>
+        <v>9.003041</v>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Kebili</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Ech-Charaya Machrek Ech-Chams</t>
+          <t>Faouar</t>
         </is>
       </c>
       <c r="G159" s="0"/>
       <c r="H159" s="0" t="n">
-        <v>35.336231</v>
+        <v>33.074187</v>
       </c>
       <c r="I159" s="0" t="n">
-        <v>9.003041</v>
+        <v>8.584211</v>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>Kebili</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Faouar</t>
+          <t>Bechelli Jersine El Blidete</t>
         </is>
       </c>
       <c r="G160" s="0"/>
       <c r="H160" s="0" t="n">
-        <v>33.074187</v>
+        <v>33.603403</v>
       </c>
       <c r="I160" s="0" t="n">
-        <v>8.584211</v>
+        <v>8.806355</v>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kebili</t>
+          <t>Béja</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Bechelli Jersine El Blidete</t>
+          <t>Testour</t>
         </is>
       </c>
       <c r="G161" s="0"/>
       <c r="H161" s="0" t="n">
-        <v>33.603403</v>
+        <v>36.577143</v>
       </c>
       <c r="I161" s="0" t="n">
-        <v>8.806355</v>
+        <v>9.397057</v>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Béja</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Testour</t>
+          <t>Bir Lahmar</t>
         </is>
       </c>
       <c r="G162" s="0"/>
       <c r="H162" s="0" t="n">
-        <v>36.577143</v>
+        <v>33.149476</v>
       </c>
       <c r="I162" s="0" t="n">
-        <v>9.397057</v>
+        <v>10.45022</v>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Bir Lahmar</t>
+          <t>Smar</t>
         </is>
       </c>
       <c r="G163" s="0"/>
       <c r="H163" s="0" t="n">
-        <v>33.149476</v>
+        <v>32.772726</v>
       </c>
       <c r="I163" s="0" t="n">
-        <v>10.45022</v>
+        <v>10.969016</v>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>Tataouine</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Smar</t>
+          <t>Tataouine</t>
         </is>
       </c>
       <c r="G164" s="0"/>
       <c r="H164" s="0" t="n">
-        <v>32.772726</v>
+        <v>32.785777</v>
       </c>
       <c r="I164" s="0" t="n">
-        <v>10.969016</v>
+        <v>10.183415</v>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
         <v>480</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>IPDLI</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E165" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E165" s="0"/>
+      <c r="F165" s="0"/>
       <c r="G165" s="0"/>
       <c r="H165" s="0" t="n">
-        <v>32.785777</v>
+        <v>36.846032</v>
       </c>
       <c r="I165" s="0" t="n">
-        <v>10.183415</v>
+        <v>10.269483</v>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E166" s="0"/>
       <c r="F166" s="0"/>
       <c r="G166" s="0"/>
-      <c r="H166" s="0" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="H166" s="0"/>
+      <c r="I166" s="0"/>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
-      <c r="E167" s="0"/>
+      <c r="E167" s="0" t="inlineStr">
+        <is>
+          <t>Sidi Bouzid</t>
+        </is>
+      </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0"/>
-      <c r="H167" s="0"/>
-      <c r="I167" s="0"/>
+      <c r="H167" s="0" t="n">
+        <v>34.866</v>
+      </c>
+      <c r="I167" s="0" t="n">
+        <v>9.550143</v>
+      </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Sidi Bouzid</t>
+          <t>Kasserine</t>
         </is>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0"/>
       <c r="H168" s="0" t="n">
-        <v>34.866</v>
+        <v>35.218</v>
       </c>
       <c r="I168" s="0" t="n">
-        <v>9.550143</v>
+        <v>8.753083</v>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kasserine</t>
+          <t>Siliana</t>
         </is>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0"/>
       <c r="H169" s="0" t="n">
-        <v>35.218</v>
+        <v>36.053</v>
       </c>
       <c r="I169" s="0" t="n">
-        <v>8.753083</v>
+        <v>9.337393</v>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Siliana</t>
+          <t>Jendouba</t>
         </is>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0"/>
       <c r="H170" s="0" t="n">
-        <v>36.053</v>
+        <v>36.634</v>
       </c>
       <c r="I170" s="0" t="n">
-        <v>9.337393</v>
+        <v>8.702096</v>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
         <v>766</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>DARAL</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Jendouba</t>
+          <t>Kairouan</t>
         </is>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0"/>
       <c r="H171" s="0" t="n">
-        <v>36.634</v>
+        <v>35.616</v>
       </c>
       <c r="I171" s="0" t="n">
-        <v>8.702096</v>
+        <v>9.863148</v>
       </c>
       <c r="J171" s="0" t="inlineStr">
-        <is>
-[...36 lines deleted...]
-      <c r="J172" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:I86"/>
+  <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="10" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="40" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="20" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="20" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="20" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="15" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="20" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="20" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="28.049999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre Projet</t>
@@ -22733,706 +22523,706 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="D15" s="0" t="n">
         <v>8461538</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>5500000.0</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>2961538.0</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>65.0</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>3808405</v>
       </c>
       <c r="I15" s="0" t="n">
         <v>4653133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>752</v>
+        <v>862</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>NABEUL Ville Verte</t>
+          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>NVV</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="0" t="n">
-        <v>7000204</v>
+        <v>1672688</v>
       </c>
       <c r="E16" s="0" t="n">
-        <v>3500000.0</v>
+        <v>1499782.0</v>
       </c>
       <c r="F16" s="0" t="n">
-        <v>3500204.0</v>
+        <v>172906.0</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>50.0</v>
+        <v>89.66</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>1887275</v>
+        <v>415862</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>5112929</v>
+        <v>1256826</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>862</v>
+        <v>577</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>NesTounes - Vers un espace public tunisien informé, inclusif et pluraliste : garantir la place des droits socio-économiques dans la couverture médiatique</t>
+          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lake Bizerte</t>
         </is>
       </c>
       <c r="D17" s="0" t="n">
-        <v>1672688</v>
+        <v>82331000</v>
       </c>
       <c r="E17" s="0" t="n">
-        <v>1499782.0</v>
+        <v>15416000.0</v>
       </c>
       <c r="F17" s="0" t="n">
-        <v>172906.0</v>
+        <v>66915000.0</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>89.66</v>
+        <v>18.72</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>415862</v>
+        <v>100000</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>1256826</v>
+        <v>82231000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>577</v>
+        <v>761</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Programme intégré pour la dépollution du lac de Bizerte</t>
+          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Lake Bizerte</t>
+          <t/>
         </is>
       </c>
       <c r="D18" s="0" t="n">
-        <v>82331000</v>
+        <v>1598842</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>15416000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>66915000.0</v>
+        <v>98842.0</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>18.72</v>
+        <v>93.82</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>100000</v>
+        <v>460204</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>82231000</v>
+        <v>1138638</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>761</v>
+        <v>1015</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Elargir la Couverture Sanitaire Universelle dans le cadre de l'Appui à l'inclusion sociale en Tunisie</t>
+          <t>REDEVAB</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D19" s="0" t="n">
-        <v>1598842</v>
+        <v>4630000</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>1500000.0</v>
+        <v>4630000.0</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>98842.0</v>
+        <v>0.0</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>93.82</v>
+        <v>100.0</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>460204</v>
+        <v>0</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>1138638</v>
+        <v>4630000</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>1015</v>
+        <v>758</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>REDEVAB</t>
+          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="0" t="n">
-        <v>4630000</v>
+        <v>158000000</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>4630000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>0.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>100.0</v>
+        <v>1.27</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>0</v>
+        <v>666316</v>
       </c>
       <c r="I20" s="0" t="n">
-        <v>4630000</v>
+        <v>157333684</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Amélioration de la performance énergétique des établissements de santé de Gafsa et Sidi Bouzid</t>
+          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>AMIT</t>
         </is>
       </c>
       <c r="D21" s="0" t="n">
-        <v>158000000</v>
+        <v>12212290</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>2000000.0</v>
+        <v>10553971.0</v>
       </c>
       <c r="F21" s="0" t="n">
-        <v>156000000.0</v>
+        <v>1658319.0</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>1.27</v>
+        <v>86.42</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>666316</v>
+        <v>3847118</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>157333684</v>
+        <v>8365172</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Projet de réforme et de restructuration de la STEG</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t>STEG</t>
         </is>
       </c>
       <c r="D22" s="0" t="n">
-        <v>12212290</v>
+        <v>325070000</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>10553971.0</v>
+        <v>22960000.0</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>1658319.0</v>
+        <v>302110000.0</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>86.42</v>
+        <v>7.06</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>3847118</v>
+        <v>2385000</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>8365172</v>
+        <v>322685000</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>731</v>
+        <v>842</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Projet de réforme et de restructuration de la STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>STEG</t>
+          <t>Greenov'i</t>
         </is>
       </c>
       <c r="D23" s="0" t="n">
-        <v>325070000</v>
+        <v>12000000</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>22960000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="F23" s="0" t="n">
-        <v>302110000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>7.06</v>
+        <v>100.0</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>2385000</v>
+        <v>2045531</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>322685000</v>
+        <v>9954469</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>842</v>
+        <v>515</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Greenov'i</t>
+          <t>IRADA</t>
         </is>
       </c>
       <c r="D24" s="0" t="n">
-        <v>12000000</v>
+        <v>10000000</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G24" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>2045531</v>
+        <v>4145500</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>9954469</v>
+        <v>5854500</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>515</v>
+        <v>728</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Appui aux projets d'amélioration de la qualité et la pertinence de l'offre de formation initiale, continue et des services d'accompagnement à l'emploi dans les 8 gouvernorats cibles du programme ''IRADA''</t>
+          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>IRADA</t>
+          <t>VALEUR-Gabes</t>
         </is>
       </c>
       <c r="D25" s="0" t="n">
-        <v>10000000</v>
+        <v>797828</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>10000000.0</v>
+        <v>638328.0</v>
       </c>
       <c r="F25" s="0" t="n">
-        <v>0.0</v>
+        <v>159500.0</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>100.0</v>
+        <v>80.01</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>4145500</v>
+        <v>445845</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>5854500</v>
+        <v>351983</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>728</v>
+        <v>497</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>VALorisation de l’Eau URbain à travers des actions et instruments innovateurs</t>
+          <t>Initiative Pilote de Développement local Intégré</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>VALEUR-Gabes</t>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D26" s="0" t="n">
-        <v>797828</v>
+        <v>39500000</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>638328.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>159500.0</v>
+        <v>0.0</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>80.01</v>
+        <v>100.0</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>445845</v>
+        <v>20820016</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>351983</v>
+        <v>18679984</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>497</v>
+        <v>710</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement local Intégré</t>
+          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="0" t="n">
-        <v>39500000</v>
+        <v>40000000</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>39500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G27" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>20820016</v>
+        <v>29500000</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>18679984</v>
+        <v>10500000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>710</v>
+        <v>921</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Contrat de performance de réforme sectorielle - Appui budgétaire du Programme d'appui au développement rural</t>
+          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D28" s="0" t="n">
-        <v>40000000</v>
+        <v>785000</v>
       </c>
       <c r="E28" s="0" t="n">
-        <v>40000000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>29500000</v>
+        <v>157000</v>
       </c>
       <c r="I28" s="0" t="n">
-        <v>10500000</v>
+        <v>628000</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>921</v>
+        <v>832</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
+          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>MarsadBaladia</t>
         </is>
       </c>
       <c r="D29" s="0" t="n">
-        <v>785000</v>
+        <v>1200000</v>
       </c>
       <c r="E29" s="0" t="n">
-        <v>785000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G29" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>157000</v>
+        <v>189310</v>
       </c>
       <c r="I29" s="0" t="n">
-        <v>628000</v>
+        <v>1010690</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>832</v>
+        <v>510</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Marsad Baladia : Ancrage du processus de décentralisation et consolidation de la démocratie locale</t>
+          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>MarsadBaladia</t>
+          <t>INSADDER</t>
         </is>
       </c>
       <c r="D30" s="0" t="n">
-        <v>1200000</v>
+        <v>8328333</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>1200000.0</v>
+        <v>7250000.0</v>
       </c>
       <c r="F30" s="0" t="n">
-        <v>0.0</v>
+        <v>1078333.0</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>100.0</v>
+        <v>87.05</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>189310</v>
+        <v>5426970</v>
       </c>
       <c r="I30" s="0" t="n">
-        <v>1010690</v>
+        <v>2901363</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>510</v>
+        <v>852</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>INSADDER</t>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D31" s="0" t="n">
-        <v>8328333</v>
+        <v>842235</v>
       </c>
       <c r="E31" s="0" t="n">
-        <v>7250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="F31" s="0" t="n">
-        <v>1078333.0</v>
+        <v>42235.0</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>87.05</v>
+        <v>94.99</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>5426970</v>
+        <v>261388</v>
       </c>
       <c r="I31" s="0" t="n">
-        <v>2901363</v>
+        <v>580847</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>852</v>
+        <v>707</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>PAIS</t>
         </is>
       </c>
       <c r="D32" s="0" t="n">
-        <v>842235</v>
+        <v>78000000</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>800000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="F32" s="0" t="n">
-        <v>42235.0</v>
+        <v>0.0</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>94.99</v>
+        <v>100.0</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>261388</v>
+        <v>54000000</v>
       </c>
       <c r="I32" s="0" t="n">
-        <v>580847</v>
+        <v>24000000</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>707</v>
+        <v>520</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire du programme d´appui à l´inclusion sociale en Tunisie</t>
+          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>PAIS</t>
+          <t>ASIMA TUNIS</t>
         </is>
       </c>
       <c r="D33" s="0" t="n">
-        <v>78000000</v>
+        <v>2550546</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>78000000.0</v>
+        <v>2550546.0</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G33" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>54000000</v>
+        <v>2006776</v>
       </c>
       <c r="I33" s="0" t="n">
-        <v>24000000</v>
+        <v>543770</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>520</v>
+        <v>896</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS : Planification Stratégique et gouvernance multiniveau pour une ville métropolitaine résiliente</t>
+          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ASIMA TUNIS</t>
+          <t/>
         </is>
       </c>
       <c r="D34" s="0" t="n">
-        <v>2550546</v>
+        <v>2092464</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>2550546.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F34" s="0" t="n">
-        <v>0.0</v>
+        <v>92464.0</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>100.0</v>
+        <v>95.58</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>2006776</v>
+        <v>126311</v>
       </c>
       <c r="I34" s="0" t="n">
-        <v>543770</v>
+        <v>1966153</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>896</v>
+        <v>752</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
+          <t>NABEUL Ville Verte</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>NVV</t>
         </is>
       </c>
       <c r="D35" s="0" t="n">
-        <v>2092464</v>
+        <v>7000204</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>2000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="F35" s="0" t="n">
-        <v>92464.0</v>
+        <v>3500204.0</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>95.58</v>
+        <v>50.0</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>126311</v>
+        <v>1887275</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>1966153</v>
+        <v>5112929</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>671</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Valorisation du patrimoine culturel dans l'offre touristique</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="D36" s="0" t="n">
         <v>19301200</v>
       </c>
       <c r="E36" s="0" t="n">
         <v>19000000.0</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>301200.0</v>
       </c>
@@ -24482,637 +24272,604 @@
         <is>
           <t>Creative Tunisia 1.0</t>
         </is>
       </c>
       <c r="D68" s="0" t="n">
         <v>9000000</v>
       </c>
       <c r="E68" s="0" t="n">
         <v>8500000.0</v>
       </c>
       <c r="F68" s="0" t="n">
         <v>500000.0</v>
       </c>
       <c r="G68" s="0" t="n">
         <v>94.44</v>
       </c>
       <c r="H68" s="0" t="n">
         <v>7240476</v>
       </c>
       <c r="I68" s="0" t="n">
         <v>1759524</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>529</v>
+        <v>642</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Appui aux services de contrôle officiels des produits animaux et végétaux en Tunisie</t>
+          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PACE</t>
         </is>
       </c>
       <c r="D69" s="0" t="n">
-        <v>6000000</v>
+        <v>52750000</v>
       </c>
       <c r="E69" s="0" t="n">
-        <v>6000000.0</v>
+        <v>52750000.0</v>
       </c>
       <c r="F69" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G69" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>4605166</v>
+        <v>46247500</v>
       </c>
       <c r="I69" s="0" t="n">
-        <v>1394834</v>
+        <v>6502500</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>642</v>
+        <v>917</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t/>
         </is>
       </c>
       <c r="D70" s="0" t="n">
-        <v>52750000</v>
+        <v>201520000</v>
       </c>
       <c r="E70" s="0" t="n">
-        <v>52750000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="F70" s="0" t="n">
-        <v>0.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>100.0</v>
+        <v>5.72</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>46247500</v>
+        <v>0</v>
       </c>
       <c r="I70" s="0" t="n">
-        <v>6502500</v>
+        <v>201520000</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D71" s="0" t="n">
-        <v>201520000</v>
+        <v>8000000</v>
       </c>
       <c r="E71" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F71" s="0" t="n">
-        <v>190000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G71" s="0" t="n">
-        <v>5.72</v>
+        <v>100.0</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>0</v>
+        <v>1515463</v>
       </c>
       <c r="I71" s="0" t="n">
-        <v>201520000</v>
+        <v>6484537</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>915</v>
+        <v>734</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
+          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>RAWAFED+</t>
+          <t>ADAPT</t>
         </is>
       </c>
       <c r="D72" s="0" t="n">
-        <v>8000000</v>
+        <v>44400000</v>
       </c>
       <c r="E72" s="0" t="n">
-        <v>8000000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="F72" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G72" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>1515463</v>
+        <v>12094028</v>
       </c>
       <c r="I72" s="0" t="n">
-        <v>6484537</v>
+        <v>32305972</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>734</v>
+        <v>853</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Appui au développement durable dans le secteur de l'agriculture et de la pêche artisanale en Tunisie</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>ADAPT</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D73" s="0" t="n">
-        <v>44400000</v>
+        <v>1067341</v>
       </c>
       <c r="E73" s="0" t="n">
-        <v>44400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="F73" s="0" t="n">
-        <v>0.0</v>
+        <v>267341.0</v>
       </c>
       <c r="G73" s="0" t="n">
-        <v>100.0</v>
+        <v>74.95</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>12094028</v>
+        <v>277326</v>
       </c>
       <c r="I73" s="0" t="n">
-        <v>32305972</v>
+        <v>790015</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>853</v>
+        <v>593</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
+          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>TANIT</t>
+          <t>PRIMEA</t>
         </is>
       </c>
       <c r="D74" s="0" t="n">
-        <v>1067341</v>
+        <v>14300000</v>
       </c>
       <c r="E74" s="0" t="n">
-        <v>800000.0</v>
+        <v>14300000.0</v>
       </c>
       <c r="F74" s="0" t="n">
-        <v>267341.0</v>
+        <v>0.0</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>74.95</v>
+        <v>100.0</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>277326</v>
+        <v>7800000</v>
       </c>
       <c r="I74" s="0" t="n">
-        <v>790015</v>
+        <v>6500000</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>593</v>
+        <v>727</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Programme de Relance de l'Investissement et de Modernisation des Exploitations Agricoles</t>
+          <t>Programme d'appui aux Médias en Tunisie II</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>PRIMEA</t>
+          <t>PAMT 2</t>
         </is>
       </c>
       <c r="D75" s="0" t="n">
-        <v>14300000</v>
+        <v>5298080</v>
       </c>
       <c r="E75" s="0" t="n">
-        <v>14300000.0</v>
+        <v>5298080.0</v>
       </c>
       <c r="F75" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G75" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>7800000</v>
+        <v>1767036</v>
       </c>
       <c r="I75" s="0" t="n">
-        <v>6500000</v>
+        <v>3531044</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>727</v>
+        <v>873</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Programme d'appui aux Médias en Tunisie II</t>
+          <t>Promotion du régime de l'autoentrepreneur</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>PAMT 2</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="0" t="n">
-        <v>5298080</v>
+        <v>1000000</v>
       </c>
       <c r="E76" s="0" t="n">
-        <v>5298080.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F76" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G76" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>1767036</v>
+        <v>490245</v>
       </c>
       <c r="I76" s="0" t="n">
-        <v>3531044</v>
+        <v>509755</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Promotion du régime de l'autoentrepreneur</t>
+          <t>Modernisation des Établissements Scolaires II</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D77" s="0" t="n">
-        <v>1000000</v>
+        <v>80560000</v>
       </c>
       <c r="E77" s="0" t="n">
-        <v>1000000.0</v>
+        <v>25560000.0</v>
       </c>
       <c r="F77" s="0" t="n">
-        <v>0.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="G77" s="0" t="n">
-        <v>100.0</v>
+        <v>31.73</v>
       </c>
       <c r="H77" s="0" t="n">
-        <v>490245</v>
+        <v>4620000</v>
       </c>
       <c r="I77" s="0" t="n">
-        <v>509755</v>
+        <v>75940000</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>891</v>
+        <v>512</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Modernisation des Établissements Scolaires II</t>
+          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D78" s="0" t="n">
-        <v>80560000</v>
+        <v>55000000</v>
       </c>
       <c r="E78" s="0" t="n">
-        <v>25560000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="F78" s="0" t="n">
-        <v>55000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G78" s="0" t="n">
-        <v>31.73</v>
+        <v>100.0</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>4620000</v>
+        <v>49500000</v>
       </c>
       <c r="I78" s="0" t="n">
-        <v>75940000</v>
+        <v>5500000</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>512</v>
+        <v>872</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Gouvernance Locale Ettamkeen Elmahalli</t>
+          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D79" s="0" t="n">
-        <v>55000000</v>
+        <v>30100000</v>
       </c>
       <c r="E79" s="0" t="n">
-        <v>55000000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="F79" s="0" t="n">
-        <v>0.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>100.0</v>
+        <v>88.37</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>49500000</v>
+        <v>2378089</v>
       </c>
       <c r="I79" s="0" t="n">
-        <v>5500000</v>
+        <v>27721911</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>La qualité et l'équité du système éducatif sont améliorées au profit des apprenants, des enseignants et du personnel d'appui</t>
+          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D80" s="0" t="n">
-        <v>30100000</v>
+        <v>4000000</v>
       </c>
       <c r="E80" s="0" t="n">
-        <v>26600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F80" s="0" t="n">
-        <v>3500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>88.37</v>
+        <v>100.0</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>2378089</v>
+        <v>4000000</v>
       </c>
       <c r="I80" s="0" t="n">
-        <v>27721911</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>831</v>
+        <v>725</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Programme pour la mise en oeuvre de la stratégie nationale de l'amélioration de l'intermédiation sur le marché de l'emploi - II</t>
+          <t>Renforcement de la Société Civile Émergente</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ROSE</t>
         </is>
       </c>
       <c r="D81" s="0" t="n">
-        <v>4000000</v>
+        <v>9111111</v>
       </c>
       <c r="E81" s="0" t="n">
-        <v>4000000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="F81" s="0" t="n">
-        <v>0.0</v>
+        <v>911111.0</v>
       </c>
       <c r="G81" s="0" t="n">
-        <v>100.0</v>
+        <v>90.0</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>4000000</v>
+        <v>1059455</v>
       </c>
       <c r="I81" s="0" t="n">
-        <v>0</v>
+        <v>8051656</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>725</v>
+        <v>859</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Renforcement de la Société Civile Émergente</t>
+          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>ROSE</t>
+          <t/>
         </is>
       </c>
       <c r="D82" s="0" t="n">
-        <v>9111111</v>
+        <v>2362750</v>
       </c>
       <c r="E82" s="0" t="n">
-        <v>8200000.0</v>
+        <v>2362750.0</v>
       </c>
       <c r="F82" s="0" t="n">
-        <v>911111.0</v>
+        <v>0.0</v>
       </c>
       <c r="G82" s="0" t="n">
-        <v>90.0</v>
+        <v>100.0</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>1059455</v>
+        <v>472550</v>
       </c>
       <c r="I82" s="0" t="n">
-        <v>8051656</v>
+        <v>1890200</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>859</v>
+        <v>480</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique au programme d'appui à l'action environnementale 2021</t>
+          <t>Initiative Pilote de Développement Local Intégré</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>IPDLI</t>
         </is>
       </c>
       <c r="D83" s="0" t="n">
-        <v>2362750</v>
+        <v>18175000</v>
       </c>
       <c r="E83" s="0" t="n">
-        <v>2362750.0</v>
+        <v>11675000.0</v>
       </c>
       <c r="F83" s="0" t="n">
-        <v>0.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="G83" s="0" t="n">
-        <v>100.0</v>
+        <v>64.24</v>
       </c>
       <c r="H83" s="0" t="n">
-        <v>472550</v>
+        <v>10000000</v>
       </c>
       <c r="I83" s="0" t="n">
-        <v>1890200</v>
+        <v>8175000</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Initiative Pilote de Développement Local Intégré</t>
+          <t>Programme d'Appui à la Politique de la Ville</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>IPDLI</t>
+          <t>PROVILLE 2</t>
         </is>
       </c>
       <c r="D84" s="0" t="n">
-        <v>18175000</v>
+        <v>30690000</v>
       </c>
       <c r="E84" s="0" t="n">
-        <v>11675000.0</v>
+        <v>30690000.0</v>
       </c>
       <c r="F84" s="0" t="n">
-        <v>6500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>64.24</v>
+        <v>100.0</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>10000000</v>
+        <v>7740000</v>
       </c>
       <c r="I84" s="0" t="n">
-        <v>8175000</v>
+        <v>22950000</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Programme d'Appui à la Politique de la Ville</t>
+          <t>Projet de Développement Agricole et Rural Autour des Lacs collinaires - Upscale phase</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>PROVILLE 2</t>
+          <t>DARAL</t>
         </is>
       </c>
       <c r="D85" s="0" t="n">
-        <v>30690000</v>
+        <v>38560000</v>
       </c>
       <c r="E85" s="0" t="n">
-        <v>30690000.0</v>
+        <v>15560000.0</v>
       </c>
       <c r="F85" s="0" t="n">
-        <v>0.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="G85" s="0" t="n">
-        <v>100.0</v>
+        <v>40.35</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>7740000</v>
+        <v>1575000</v>
       </c>
       <c r="I85" s="0" t="n">
-        <v>22950000</v>
-[...31 lines deleted...]
-      <c r="I86" s="0" t="n">
         <v>36985000</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>