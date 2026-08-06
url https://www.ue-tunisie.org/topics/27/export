--- v0 (2026-06-12)
+++ v1 (2026-08-06)
@@ -411,103 +411,102 @@
         <is>
           <t>Labels</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>27</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Développement économique et appui au secteur privé</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Notre partenariat avec la Tunisie est basé sur des intérêts et des défis communs. Notre objectif est de contribuer à la prospérité et la stabilité de la Tunisie notamment dans le cadre de la reprise sociale et économique après la crise de la COVID-19. Avec nos partenaires tunisiens, nous avons identifié un certain nombre de secteurs prioritaires, qu’il s’agisse de créer de la croissance et des emplois, d’investir dans le capital humain ou de relancer les exportations tunisiennes. – S.E.M Marcus CORNARO, Ambassadeur de la Délégation de l'UE sur INSADDER 2021</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>#856543</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>945471171</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>ODD n°9 - Industrie, innovation et infrastructure | ODD n°8 - Travail décent et croissance économique | ODD n°12 - Consommation et production responsables | Secteur numérique | Transports</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:V12"/>
+  <dimension ref="A1:U9"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="19.799999999999997" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="183.70000000000002" min="2" max="2" bestFit="1" customWidth="1"/>
-    <col width="25.3" min="3" max="3" bestFit="1" customWidth="1"/>
+    <col width="18.15" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="255" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.85" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.4" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="23.099999999999998" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="26.4" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="9" max="9" bestFit="1" customWidth="1"/>
-    <col width="204.60000000000002" min="10" max="10" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col width="49.50000000000001" min="13" max="13" bestFit="1" customWidth="1"/>
+    <col width="26.4" min="10" max="10" bestFit="1" customWidth="1"/>
+    <col width="27.500000000000004" min="11" max="11" bestFit="1" customWidth="1"/>
+    <col width="42.900000000000006" min="12" max="12" bestFit="1" customWidth="1"/>
+    <col width="16.5" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="84.7" min="14" max="14" bestFit="1" customWidth="1"/>
-    <col width="64.9" min="15" max="15" bestFit="1" customWidth="1"/>
+    <col width="16.5" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="19.799999999999997" min="16" max="16" bestFit="1" customWidth="1"/>
-    <col width="50.6" min="17" max="17" bestFit="1" customWidth="1"/>
-    <col width="63.800000000000004" min="18" max="18" bestFit="1" customWidth="1"/>
+    <col width="56.1" min="17" max="17" bestFit="1" customWidth="1"/>
+    <col width="14.85" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="71.5" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="14.85" min="20" max="20" bestFit="1" customWidth="1"/>
-    <col width="41.25" min="21" max="21" bestFit="1" customWidth="1"/>
-    <col width="116.60000000000001" min="22" max="22" bestFit="1" customWidth="1"/>
+    <col width="91.30000000000001" min="21" max="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ID Projet</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Titre</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Actualités du projet</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
@@ -568,55 +567,50 @@
         <is>
           <t>Instagram</t>
         </is>
       </c>
       <c r="Q1" s="3" t="inlineStr">
         <is>
           <t>URL vidéo</t>
         </is>
       </c>
       <c r="R1" s="3" t="inlineStr">
         <is>
           <t>Labels</t>
         </is>
       </c>
       <c r="S1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="T1" s="3" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="U1" s="3" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Co-financeur 1</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>510</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>''Insadder!'' - Instrument européen d'aide à l'exportation</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>INSADDER</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>14/06/2024 : Deuxième réunion du Comité de pilotage du programem Insadder
 La deuxième réunion du Comité de pilotage (COPIL) du programme Insadder s’est tenue, vendredi 14 juin 2024, en présence de nos partenaires de l'Union européenne en Tunisie, du ministère de l'Économie et de la Planification, du ministère du Commerce et du Développement des Exportations, ainsi que nos partenaires de l’UTICA et de la CONECT.
 Cette réunion était l’occasion de constater le progrès remarquable dans l’implémentation du programme grâce à l’engagement indéfectible de toutes les parties prenantes, et de fixer les prochaines étapes pour continuer sur cette voie prometteuse.
 21/06/2024 : Participation à la table ronde sur le thème : « La résilience face aux exigences des marchés internationaux»
@@ -676,55 +670,50 @@
           <t/>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>https://www.youtube.com/watch?v=YweIgd0ye88</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t/>
-[...3 lines deleted...]
-        <is>
           <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (1078333.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
         <v>921</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Appui au Ministère de l'Economie et de la Planification de la Tunisie pour le suivi du Programme d'Appui à la Gouvernance Economique</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
@@ -781,73 +770,71 @@
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
           <t>IBF IMPACT SRL'</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="V3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
         <v>847</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Appui aux initiatives destinées à analyser les données et choix économiques, à nourrir le débat public et à formuler des propositions sur les politiques économiques</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Savoirs éco</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>08.2025 : Publication d’un policy brief sur l’état des lieux de l’organisation institutionnelle des structures publiques d’aide à la décision économique en Tunisie.  Téléchargez le rapport complet ici: https://savoirseco.tn/wp-content/uploads/2025/08/policy_brief_AFD.pdf
+          <t>06.2026:  Cérémonie de clôture du projet
+Le projet qui s’est étalé sur 43 mois avec un budget de 4,5 M€ a fourni un appui aux structures productrices de savoirs économiques en Tunisie en agissant sur toute la chaîne de production du savoir économique, renforçant les capacités des producteurs, les accompagnant dans la création de Policy briefs et d'études, ainsi que dans la diffusion et l'application de ces travaux.
+https://www.linkedin.com/feed/update/urn:li:activity:7474846270742953984
+08.2025 : Publication d’un policy brief sur l’état des lieux de l’organisation institutionnelle des structures publiques d’aide à la décision économique en Tunisie.  Téléchargez le rapport complet ici: https://savoirseco.tn/wp-content/uploads/2025/08/policy_brief_AFD.pdf
 18/04/2025 : Lancement de la plateforme Eco-tous, un outil numérique dédié à la diffusion des savoirs économiques, une initiative portée par L’Institut Arabe des Chefs d’Entreprise (IACE) et l’Institut Arabe des Droits de l’Homme (IADH). www.ecotous.tn
 06/2025 : Publication du baromètre de la consommation responsable en Tunisie par le lab’es:
 https://www.labess.tn/resource/barometre-de-la-consommation-responsable-2025/
 06/2025 : La publication d’un guide pratique sur l’évaluation des politiques publiques au sein de l’Institut Tunisien de la compétitivité et des Etudes quantitatives ITCEQ: http://www.itceq.tn/files/politiques-publiques/guide-evaluation-politique-publique.pdf</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
         <v>44958.0</v>
       </c>
       <c r="G4" s="2">
         <v>46265.0</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>4500000</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>4500000.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
@@ -864,74 +851,69 @@
           <t>https://www.facebook.com/Savoirseco</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t>https://www.linkedin.com/company/savoirs-%C3%A9co/about/?viewAsMember=true</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=c3B8frbNlZ4</t>
+          <t>https://youtu.be/ZP4gZ4K1wyI?si=TJC8SF2_XkJXDCvi</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>EXP FR - AGENCE FRANCAISE D'EXPERTISE TECHNIQUE INTERNATIONALE</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="V4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
         <v>642</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Appui budgétaire au Programme d'appui à la compétitivité et aux exportations</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>PACE</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
@@ -989,55 +971,50 @@
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
           <t>GVT Tun - République Tunisienne</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="V5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
         <v>896</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Appui à la Cour des comptes dans la mise en oeuvre de son plan stratégique 2022-2026</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
@@ -1088,671 +1065,341 @@
           <t/>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S6" s="0" t="inlineStr">
         <is>
           <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME</t>
         </is>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
-          <t/>
-[...3 lines deleted...]
-        <is>
           <t>UNDP - UNITED NATIONS DEVELOPMENT PROGRAMME (92464.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>748</v>
+        <v>905</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Appui à la Modernisation de l’Industrie Tunisienne</t>
+          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>AMIT</t>
+          <t/>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F7" s="2">
-        <v>44593.0</v>
+        <v>45627.0</v>
       </c>
       <c r="G7" s="2">
-        <v>46234.0</v>
+        <v>47208.0</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>12212290</v>
+        <v>5000000</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>10553971.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/paceamit/</t>
+          <t/>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/company/pace-amit/about/</t>
+          <t/>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
-          <t>odd : ODD n°9 - Industrie, innovation et infrastructure</t>
+          <t/>
         </is>
       </c>
       <c r="S7" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
+          <t>EIB - EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="T7" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U7" s="0" t="inlineStr">
         <is>
-          <t>GIZ - Coopération Allemande</t>
-[...4 lines deleted...]
-          <t>BMZ - Ministère Fédéral Allemand de la Coopération Economique et du Développement (1658319.0 EUR - don)</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>905</v>
+        <v>917</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Assistance technique de la BEI pour l’identification et la formulation d’un portefeuille de projets d’investissement en Tunisie</t>
+          <t>Hannibal project</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>16 janvier 2026 : 
+La BERD et l’UE fournissent plus de 200 millions d’euros pour la modernisation de Tunisie Telecom</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F8" s="2">
-        <v>45627.0</v>
+        <v>45931.0</v>
       </c>
       <c r="G8" s="2">
-        <v>47208.0</v>
+        <v>49217.0</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>5000000</v>
+        <v>201520000</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>5000000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S8" s="0" t="inlineStr">
         <is>
-          <t>EIB - EUROPEAN INVESTMENT BANK</t>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
         </is>
       </c>
       <c r="T8" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U8" s="0" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT (190000000.0 EUR - pret)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Hannibal project</t>
+          <t>Soutien au programme de relance des T/PME tunisiennes dans un contexte post-crises</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>RAWAFED+</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>16 janvier 2026 : 
-La BERD et l’UE fournissent plus de 200 millions d’euros pour la modernisation de Tunisie Telecom</t>
+          <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F9" s="2">
-        <v>45931.0</v>
+        <v>45474.0</v>
       </c>
       <c r="G9" s="2">
-        <v>49217.0</v>
+        <v>46934.0</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>201520000</v>
+        <v>8000000</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>11520000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://rawafed.tn</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.facebook.com/RawafedPlus</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S9" s="0" t="inlineStr">
         <is>
-          <t>EBRD - EUROPEAN BANK FOR RECONSTRUCTION AND DEVELOPMENT</t>
+          <t>AFD - Agence Française de Développement</t>
         </is>
       </c>
       <c r="T9" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U9" s="0" t="inlineStr">
-        <is>
-[...313 lines deleted...]
-      <c r="V12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>