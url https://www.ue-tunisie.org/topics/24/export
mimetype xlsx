--- v1 (2026-08-06)
+++ v2 (2026-09-22)
@@ -671,238 +671,238 @@
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>AIT - ASSOCIATION INITIATIVE TUNISIE</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>AIT - ASSOCIATION INITIATIVE TUNISIE (80000.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Pour une société civile synergique autour des politiques budgétaires et fiscales</t>
+          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>TAZ'IZ</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>17/09/2024 : Appel à candidatures pour les associations
+Vous êtes une association située dans le Grand Tunis et souhaitez bénéficier d’un accompagnement en matière de stratégie et de modèle économique ? Vous désirez développer des activités génératrices de revenus et explorer de nouvelles formes de financement? Rejoignez le programme "Ta’ziz" pour donner un nouvel élan à votre association. Soumettez votre candidature, avant le 26 novembre en remplissant le formulaire via le lien suivant : www.labess.tn/taziz</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F3" s="2">
-        <v>45184.0</v>
+        <v>45282.0</v>
       </c>
       <c r="G3" s="2">
-        <v>46279.0</v>
+        <v>46377.0</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>1053252</v>
+        <v>842235</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Tunisie &gt; Tunis &gt; Tunis | Tunisie &gt; Ben Arous &gt; Ben Arous | Tunisie &gt; Ariana &gt; Ariana | Tunisie &gt; Nabeul &gt; Nabeul | Tunisie &gt; Zaghouan &gt; Zaghouan | Tunisie &gt; Sousse &gt; Sousse</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.labess.tn/taziz/</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.facebook.com/LabessTunisie</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>https://www.youtube.com/watch?v=HxHkW5321-M</t>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
-          <t>ana yakedh - ANA YAKEDH - IWATCH</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
-          <t>ana yakedh - ANA YAKEDH - IWATCH (53252.0 EUR - don)</t>
+          <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Pérennité et autonomisation de la Société Civile tunisienne</t>
+          <t>Société civile pour un Tourisme Alternatif Novateur et Inclusif en Tunisie</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>TAZ'IZ</t>
+          <t>TANIT</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>17/09/2024 : Appel à candidatures pour les associations
-Vous êtes une association située dans le Grand Tunis et souhaitez bénéficier d’un accompagnement en matière de stratégie et de modèle économique ? Vous désirez développer des activités génératrices de revenus et explorer de nouvelles formes de financement? Rejoignez le programme "Ta’ziz" pour donner un nouvel élan à votre association. Soumettez votre candidature, avant le 26 novembre en remplissant le formulaire via le lien suivant : www.labess.tn/taziz</t>
+          <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F4" s="2">
-        <v>45282.0</v>
+        <v>45292.0</v>
       </c>
       <c r="G4" s="2">
-        <v>46377.0</v>
+        <v>48091.0</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>842235</v>
+        <v>1067341</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>800000.0</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>Tunisie &gt; Tunis &gt; Tunis | Tunisie &gt; Ben Arous &gt; Ben Arous | Tunisie &gt; Ariana &gt; Ariana | Tunisie &gt; Nabeul &gt; Nabeul | Tunisie &gt; Zaghouan &gt; Zaghouan | Tunisie &gt; Sousse &gt; Sousse</t>
+          <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>https://www.labess.tn/taziz/</t>
+          <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>https://www.facebook.com/LabessTunisie</t>
+          <t/>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
-          <t>https://www.youtube.com/watch?v=HxHkW5321-M</t>
+          <t/>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie</t>
+          <t>LI - Leaders International</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
-          <t>Groupe SOS - Groupe SOS PULSE Tunisie (42235.0 EUR - don)</t>
+          <t>LI - Leaders International (267341.0 EUR - don)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>