--- v0 (2026-06-13)
+++ v1 (2026-11-06)
@@ -469,75 +469,75 @@
           <t>National</t>
         </is>
       </c>
       <c r="M1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="N1" s="3" t="inlineStr">
         <is>
           <t>Programme</t>
         </is>
       </c>
       <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Thématique principale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>429529</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44578.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46403.0</v>
+        <v>46537.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>presque 5 ans</t>
+          <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>15000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>15000000</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">
@@ -590,56 +590,56 @@
           <t>Acronyme</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Chef de file</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 1</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Membre de consortium 2</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>AECID - The Spanish Agency for International Development Cooperation</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>FIIAPP - FUNDACION INTERNACIONAL Y PARA IBEROAMERICA DE ADMINISTRACION Y POLITICAS PUBLICAS</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>B COUNCIL - The British Council Royal Charter</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
@@ -686,56 +686,56 @@
           <t>Thématique</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Principal</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Pourcentage</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Thématique parente</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Démocratie et gouvernance</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="F2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="G2" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
@@ -799,56 +799,56 @@
           <t>Commune</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Latitude</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Longitude</t>
         </is>
       </c>
       <c r="J1" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Tunisie</t>
         </is>
       </c>
       <c r="E2" s="0"/>
       <c r="F2" s="0"/>
       <c r="G2" s="0"/>
       <c r="H2" s="0"/>
       <c r="I2" s="0"/>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
@@ -907,72 +907,72 @@
           <t>Autres budgets</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>% Budget UE</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Dépenses totales</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Budget restant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
         <v>747</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
+          <t> Participation &amp; Inclusion des Jeunes Tunisien(ne)s à travers la Création, l’Accès à la Culture et au Sport au Niveau Local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>EU4Youth</t>
+          <t>Maghroum'In</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>15000000</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>15000000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>0.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>100.0</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>5164621</v>
+        <v>15000000</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>9835379</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>