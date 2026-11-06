--- v2 (2026-09-22)
+++ v3 (2026-11-06)
@@ -489,51 +489,51 @@
       <c r="A2" s="0" t="n">
         <v>736</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>423050</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>En cours</t>
         </is>
       </c>
       <c r="F2" s="2">
         <v>44385.0</v>
       </c>
       <c r="G2" s="2">
-        <v>46394.0</v>
+        <v>46393.0</v>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>plus de 5 ans</t>
         </is>
       </c>
       <c r="I2" s="0" t="n">
         <v>9000000.0</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>9129718</v>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>VGN - VNG INTERNATIONAL BV</t>
@@ -917,51 +917,51 @@
         <v>736</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Politique jeunesse et participation des jeunes dans les politiques publiques en Tunisie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Fe3il.a </t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>9129718</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>9000000.0</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>129718.0</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>98.58</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>4813540</v>
+        <v>7901789</v>
       </c>
       <c r="I2" s="0" t="n">
-        <v>4316178</v>
+        <v>1227929</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>